--- v0 (2026-07-22)
+++ v1 (2026-08-12)
@@ -1,32 +1,38 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="45C09BA9" w14:textId="6185F1C7" w:rsidR="002B22E1" w:rsidRPr="008F5FD9" w:rsidRDefault="002B22E1" w:rsidP="00A0146B">
@@ -86,69 +92,51 @@
         </w:rPr>
         <w:t>From 1 July 2026 a</w:t>
       </w:r>
       <w:r w:rsidR="002B22E1" w:rsidRPr="00AD088E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n application fee of $</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>34.50</w:t>
       </w:r>
       <w:r w:rsidR="002B22E1" w:rsidRPr="00AD088E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> applies for a request to </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> documents under S17 of the </w:t>
+        <w:t xml:space="preserve"> applies for a request to access to documents under S17 of the </w:t>
       </w:r>
       <w:r w:rsidR="002B22E1" w:rsidRPr="004A1799">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Freedom of Information Act 1982</w:t>
       </w:r>
       <w:r w:rsidR="002B22E1" w:rsidRPr="00AD088E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Vic).</w:t>
       </w:r>
       <w:r w:rsidR="00A343A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1168,58 +1156,641 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FD4355">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D65C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21AFCEBD" w14:textId="77777777" w:rsidR="005D65C5" w:rsidRPr="00AD088E" w:rsidRDefault="005D65C5" w:rsidP="005D65C5">
-[...6 lines deleted...]
-          <w:szCs w:val="26"/>
+    <w:p w14:paraId="2789EC70" w14:textId="77777777" w:rsidR="00EC12B8" w:rsidRPr="00EC12B8" w:rsidRDefault="00EC12B8" w:rsidP="007E3B7C">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It may be helpful to exclude certain documents or information from your request if it isn’t particularly necessary or relevant. This may allow us to process your request more quickly by potentially reducing the number of documents to assess or removing the requirement for us to consult with third parties. Do you require access to: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71405409" w14:textId="759225A9" w:rsidR="00EC12B8" w:rsidRPr="00EC12B8" w:rsidRDefault="00742F72" w:rsidP="00EC12B8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC12B8" w:rsidRPr="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">raft documents </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="237451768"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00EC12B8">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC12B8" w:rsidRPr="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+            <w:b/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="1016887247"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00EC12B8">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:b/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC12B8" w:rsidRPr="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193C9733" w14:textId="7849B523" w:rsidR="00EC12B8" w:rsidRDefault="00742F72" w:rsidP="00EC12B8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC12B8" w:rsidRPr="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uplicate documents: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-739720106"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00EC12B8">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC12B8" w:rsidRPr="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+            <w:b/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-2003963052"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00EC12B8">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:b/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC12B8" w:rsidRPr="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC12B8" w:rsidRPr="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="225F8754" w14:textId="0BA4B8B9" w:rsidR="00EC12B8" w:rsidRPr="00EC12B8" w:rsidRDefault="00742F72" w:rsidP="00EC12B8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC12B8" w:rsidRPr="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ommercial information relating to third parties: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="1540241489"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00EC12B8">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC12B8" w:rsidRPr="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+            <w:b/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-950479225"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00EC12B8">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:b/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC12B8" w:rsidRPr="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AFCEBD" w14:textId="004FE7A8" w:rsidR="005D65C5" w:rsidRPr="00255A3B" w:rsidRDefault="00742F72" w:rsidP="00EC12B8">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC12B8" w:rsidRPr="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ersonal information relating to third parties: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-1859492457"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00EC12B8">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:b/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00EC12B8" w:rsidRPr="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC12B8" w:rsidRPr="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC12B8" w:rsidRPr="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC12B8" w:rsidRPr="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+            <w:b/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-1744093089"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00EC12B8" w:rsidRPr="00EC12B8">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:b/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00EC12B8" w:rsidRPr="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC12B8" w:rsidRPr="00EC12B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE1EFD2" w14:textId="77777777" w:rsidR="00255A3B" w:rsidRPr="00EC12B8" w:rsidRDefault="00255A3B" w:rsidP="00F04DA1">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="709ADA1C" w14:textId="77777777" w:rsidR="002B22E1" w:rsidRPr="00AD088E" w:rsidRDefault="008F5FD9" w:rsidP="002B22E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PAYMENT DETAILS:</w:t>
       </w:r>
       <w:r w:rsidR="002B22E1" w:rsidRPr="00AD088E">
@@ -1255,956 +1826,322 @@
       <w:r w:rsidRPr="00AD088E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>An application fee of $</w:t>
       </w:r>
       <w:r w:rsidR="00FD4355">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>34.50</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD088E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AD088E">
+        <w:t xml:space="preserve"> applies for a request to access to documents under S17 of the Freedom of Information Act 1982 (Vic). </w:t>
+      </w:r>
+      <w:r w:rsidR="005D65C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>applies for</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AD088E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA11061" w14:textId="77777777" w:rsidR="00F32715" w:rsidRPr="00AD088E" w:rsidRDefault="00F32715" w:rsidP="002B22E1">
+      <w:pPr>
+        <w:spacing w:before="13" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a request to access to documents under S17 of the Freedom of Information Act 1982 (Vic). </w:t>
-[...19 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40FE4AC1" w14:textId="77777777" w:rsidR="002B22E1" w:rsidRPr="00AD088E" w:rsidRDefault="00821FAF" w:rsidP="002B22E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AF41858" wp14:editId="7156BC56">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AF41858" wp14:editId="7156BC56">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-7620</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>69850</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6374765" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="26035" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Straight Connector 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6374765" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="15875"/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:line w14:anchorId="05894501" id="Straight Connector 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-.6pt,5.5pt" to="501.35pt,5.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFCNuKpwEAAKUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/U6e7tF1FTfdhV/CC&#10;YMXlA7zOuLFkeyzbNOnfM3bbFAESAu3LxJc5Z+YcT7b3k7PsADEZ9B1fLhrOwCvsjd93/NvXd2/u&#10;OEtZ+l5a9NDxIyR+v3v9ajuGFm5wQNtDZETiUzuGjg85h1aIpAZwMi0wgKdLjdHJTNu4F32UI7E7&#10;K26aZi1GjH2IqCAlOn08XfJd5dcaVP6kdYLMbMept1xjrPG5RLHbynYfZRiMOrch/6MLJ42nojPV&#10;o8ySfY/mNypnVMSEOi8UOoFaGwVVA6lZNr+o+TLIAFULmZPCbFN6OVr18fDgnyLZMIbUpvAUi4pJ&#10;R1e+1B+bqlnH2SyYMlN0uL7dvN2sV5ypy524AkNM+T2gY2XRcWt80SFbefiQMhWj1EtKObaejTQ9&#10;q7vNqryIuPZSV/lo4ZT2GTQzPVVfVro6JvBgIztIemCpFPi8rBSFlLILTBtrZ2Dzd+A5v0ChjtC/&#10;gGdErYw+z2BnPMY/Vc/TpWV9yr84cNJdLHjG/lhfqVpDs1AtPM9tGbaf9xV+/bt2PwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhALyTZ1XbAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNxaO5EoKMSpKqQekBASodyd2CSh9jrE2zb9e7biAMedGc2+Kddz8OLopjRE1JAtFQiHbbQDdhp2&#10;79vFA4hEBq3xEZ2Gs0uwrq6vSlPYeMI3d6ypE1yCqTAaeqKxkDK1vQsmLePokL3POAVDfE6dtJM5&#10;cXnwMldqJYMZkD/0ZnRPvWv39SFoWKn6Y/sc0+aF9l9N8K/0fb4jrW9v5s0jCHIz/YXhgs/oUDFT&#10;Ew9ok/AaFlnOSdYznnTxlcrvQTS/iqxK+X9B9QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAFCNuKpwEAAKUDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQC8k2dV2wAAAAkBAAAPAAAAAAAAAAAAAAAAAAEEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAACQUAAAAA&#10;" strokecolor="#4579b8 [3044]" strokeweight="1.25pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7686AF11" w14:textId="77777777" w:rsidR="002B22E1" w:rsidRPr="00AD088E" w:rsidRDefault="002B22E1" w:rsidP="002B22E1">
+    <w:p w14:paraId="7686AF11" w14:textId="77777777" w:rsidR="002B22E1" w:rsidRDefault="002B22E1" w:rsidP="002B22E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F334AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cheques:</w:t>
       </w:r>
       <w:r w:rsidR="00F334AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD088E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please cross “Not Negotiable” and make payable to “Mansfield Shire Council”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F8BF76" w14:textId="77777777" w:rsidR="009407E7" w:rsidRDefault="009407E7" w:rsidP="009407E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E0D3341" w14:textId="77E151A0" w:rsidR="009407E7" w:rsidRPr="007E3B7C" w:rsidRDefault="009407E7" w:rsidP="002B22E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="PMingLiU"/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F334AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Credit Card Payment:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD088E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Please call Mansfield Shire Council on 03 5775 8555 to process over the phone.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27F72107" w14:textId="77777777" w:rsidR="002B22E1" w:rsidRPr="00AD088E" w:rsidRDefault="005D65C5" w:rsidP="002B22E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27841D50" wp14:editId="12655976">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27841D50" wp14:editId="12655976">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-4816</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>83185</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6374921" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="26035" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Straight Connector 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6374921" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="15875"/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:line w14:anchorId="5F724DA6" id="Straight Connector 5" o:spid="_x0000_s1026" style="position:absolute;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-.4pt,6.55pt" to="501.55pt,6.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGk4kDpgEAAKUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/UyeFvRA13YddwQuC&#10;FQsf4HXGjSXfNDZN+veM3TZFgIRAvEx8mXNmzvFkczc7y/aAyQTf83bVcAZehcH4Xc+/fnn36paz&#10;lKUfpA0een6AxO+2L19sptjBOozBDoCMSHzqptjzMefYCZHUCE6mVYjg6VIHdDLTFndiQDkRu7Ni&#10;3TTXYgo4RAwKUqLTh+Ml31Z+rUHlT1onyMz2nHrLNWKNzyWK7UZ2O5RxNOrUhvyHLpw0noouVA8y&#10;S/YNzS9UzigMKei8UsGJoLVRUDWQmrb5Sc3TKCNULWROiotN6f/Rqo/7e/+IZMMUU5fiIxYVs0ZX&#10;vtQfm6tZh8UsmDNTdHj9+ubN23XLmTrfiQswYsrvIThWFj23xhcdspP7DylTMUo9p5Rj69lE03N1&#10;e3NVXkRceqmrfLBwTPsMmpmBqreVro4J3Ftke0kPLJUCn9tKUUgpu8C0sXYBNn8GnvILFOoI/Q14&#10;QdTKwecF7IwP+LvqeT63rI/5ZweOuosFz2E41Feq1tAsVAtPc1uG7cd9hV/+ru13AAAA//8DAFBL&#10;AwQUAAYACAAAACEAaYj8s9kAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI&#10;3FgyENNUmk4T0g5ICImy3dPGtGWJUxpv6/49qXYYN/s96/l7+Wr0ThxxiF0gDfOZAoFUB9tRo2H7&#10;tXlYgohsyBoXCDWcMcKquL3JTWbDiT7xWHIjUgjFzGhomftMyli36E2chR4ped9h8IbTOjTSDuaU&#10;wr2Tj0otpDcdpQ+t6fG1xXpfHryGhSp3m7cQ1++8/6m8++Df8zNrfX83rl9AMI58PYYJP6FDkZiq&#10;cCAbhdMwgXOSn+YgJlupaaouiixy+b9A8QcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAG&#10;k4kDpgEAAKUDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBpiPyz2QAAAAgBAAAPAAAAAAAAAAAAAAAAAAAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAABgUAAAAA&#10;" strokecolor="#4579b8 [3044]" strokeweight="1.25pt"/>
-            </w:pict>
-[...665 lines deleted...]
-              <v:line w14:anchorId="2AC928D4" id="Straight Connector 6" o:spid="_x0000_s1026" style="position:absolute;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="1.1pt,6.45pt" to="503.05pt,6.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFCNuKpwEAAKUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/U6e7tF1FTfdhV/CC&#10;YMXlA7zOuLFkeyzbNOnfM3bbFAESAu3LxJc5Z+YcT7b3k7PsADEZ9B1fLhrOwCvsjd93/NvXd2/u&#10;OEtZ+l5a9NDxIyR+v3v9ajuGFm5wQNtDZETiUzuGjg85h1aIpAZwMi0wgKdLjdHJTNu4F32UI7E7&#10;K26aZi1GjH2IqCAlOn08XfJd5dcaVP6kdYLMbMept1xjrPG5RLHbynYfZRiMOrch/6MLJ42nojPV&#10;o8ySfY/mNypnVMSEOi8UOoFaGwVVA6lZNr+o+TLIAFULmZPCbFN6OVr18fDgnyLZMIbUpvAUi4pJ&#10;R1e+1B+bqlnH2SyYMlN0uL7dvN2sV5ypy524AkNM+T2gY2XRcWt80SFbefiQMhWj1EtKObaejTQ9&#10;q7vNqryIuPZSV/lo4ZT2GTQzPVVfVro6JvBgIztIemCpFPi8rBSFlLILTBtrZ2Dzd+A5v0ChjtC/&#10;gGdErYw+z2BnPMY/Vc/TpWV9yr84cNJdLHjG/lhfqVpDs1AtPM9tGbaf9xV+/bt2PwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhALdEM3TaAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZ&#10;wZvdNGDRmE0pQg+CCEa9b7JjErs7G7PTNv33TvGgx3nv8d435XoOXh1wSkMkA8tFBgqpjW6gzsD7&#10;2/bmDlRiS876SGjghAnW1eVFaQsXj/SKh5o7JSWUCmugZx4LrVPbY7BpEUck8T7jFCzLOXXaTfYo&#10;5cHrPMtWOtiBZKG3Iz722O7qfTCwyuqP7VNMm2fefTXBv/D36ZaNub6aNw+gGGf+C8MZX9ChEqYm&#10;7skl5Q3kuQRFzu9BnW0ZW4JqfhVdlfr/A9UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AAUI24qnAQAApQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhALdEM3TaAAAACAEAAA8AAAAAAAAAAAAAAAAAAQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAIBQAAAAA=&#10;" strokecolor="#4579b8 [3044]" strokeweight="1.25pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="50D59D25" w14:textId="77777777" w:rsidR="002B22E1" w:rsidRDefault="002B22E1" w:rsidP="002B22E1">
       <w:pPr>
         <w:spacing w:before="29" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="353"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD088E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I understand that before I obtain access to document(s) I may be required to pay processing charges in respect of this applica</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD088E">
         <w:rPr>
@@ -2236,53 +2173,53 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9745" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2235"/>
         <w:gridCol w:w="3543"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="850"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD4355" w:rsidRPr="00F334AD" w14:paraId="6FAC13E1" w14:textId="7AD82954" w:rsidTr="00440AE4">
+      <w:tr w:rsidR="00FD4355" w:rsidRPr="00F334AD" w14:paraId="6FAC13E1" w14:textId="7AD82954" w:rsidTr="007E3B7C">
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0AD36577" w14:textId="47D2A514" w:rsidR="00FD4355" w:rsidRPr="00F334AD" w:rsidRDefault="00FD4355" w:rsidP="00FD4355">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4355">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -2336,59 +2273,51 @@
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="69E3BE74" w14:textId="6F18B6E6" w:rsidR="00FD4355" w:rsidRPr="00F334AD" w:rsidRDefault="00FD4355" w:rsidP="00FD4355">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>D</w:t>
-[...7 lines deleted...]
-              <w:t>ate</w:t>
+              <w:t>Date</w:t>
             </w:r>
             <w:r w:rsidRPr="00F334AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="610E4A38" w14:textId="77777777" w:rsidR="00FD4355" w:rsidRPr="00F334AD" w:rsidRDefault="00FD4355" w:rsidP="00FD4355">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2508,164 +2437,223 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="152D3780" w14:textId="77777777" w:rsidR="00FD4355" w:rsidRDefault="00FD4355" w:rsidP="002B22E1">
       <w:pPr>
         <w:spacing w:before="29" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="353"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00FD4355" w:rsidSect="00A0146B">
-[...3 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+    <w:p w14:paraId="6A0022FB" w14:textId="62879290" w:rsidR="00826B74" w:rsidRDefault="00826B74" w:rsidP="00826B74">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="930"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F560B82" w14:textId="77777777" w:rsidR="00826B74" w:rsidRPr="00826B74" w:rsidRDefault="00826B74" w:rsidP="00826B74">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="930"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00826B74" w:rsidRPr="00826B74" w:rsidSect="00A0146B">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="1134" w:left="851" w:header="709" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29D0CA17" w14:textId="77777777" w:rsidR="005D65C5" w:rsidRDefault="005D65C5" w:rsidP="00F334AD">
+    <w:p w14:paraId="16268E15" w14:textId="77777777" w:rsidR="00DE21AC" w:rsidRDefault="00DE21AC" w:rsidP="00F334AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0927FF0F" w14:textId="77777777" w:rsidR="005D65C5" w:rsidRDefault="005D65C5" w:rsidP="00F334AD">
+    <w:p w14:paraId="15F93DEF" w14:textId="77777777" w:rsidR="00DE21AC" w:rsidRDefault="00DE21AC" w:rsidP="00F334AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="PostGrotesk-Book">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="500160FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="PostGrotesk-Medium">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="5001607B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
-    <w:panose1 w:val="02010601000101010101"/>
+    <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="17F54D03" w14:textId="39149AC9" w:rsidR="005D65C5" w:rsidRPr="00A0146B" w:rsidRDefault="00A0146B" w:rsidP="00A0146B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="6682EF94" wp14:editId="3D2FE052">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="6682EF94" wp14:editId="3D2FE052">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>top</wp:align>
           </wp:positionV>
           <wp:extent cx="7595870" cy="10749280"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="188" name="Picture 188"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="24" name="Picture 24"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -2683,86 +2671,86 @@
                     <a:ext cx="7595870" cy="10749280"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D05318E" w14:textId="77777777" w:rsidR="005D65C5" w:rsidRDefault="005D65C5" w:rsidP="00F334AD">
+    <w:p w14:paraId="0717D8EA" w14:textId="77777777" w:rsidR="00DE21AC" w:rsidRDefault="00DE21AC" w:rsidP="00F334AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63AF8885" w14:textId="77777777" w:rsidR="005D65C5" w:rsidRDefault="005D65C5" w:rsidP="00F334AD">
+    <w:p w14:paraId="66FBB021" w14:textId="77777777" w:rsidR="00DE21AC" w:rsidRDefault="00DE21AC" w:rsidP="00F334AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09BF42CC" w14:textId="187AB76F" w:rsidR="0001072A" w:rsidRDefault="0001072A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36DBE93A" wp14:editId="7419E962">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36DBE93A" wp14:editId="7419E962">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="1177925" cy="404495"/>
               <wp:effectExtent l="0" t="0" r="3175" b="14605"/>
               <wp:wrapNone/>
               <wp:docPr id="1807701988" name="Text Box 2" descr="OFFICIAL: Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -2792,108 +2780,107 @@
                           <w:r w:rsidRPr="0001072A">
                             <w:rPr>
                               <w:rFonts w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="0000FF"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>OFFICIAL: Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
             <v:shapetype w14:anchorId="36DBE93A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL: Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:92.75pt;height:31.85pt;z-index:251659776;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCaRN5DQIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCZF2MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu7WnYRaZJ6pF8fFrcdlqRo3C+AVPS8SinRBgOVWP2Jf31vP7y&#10;jRIfmKmYAiNKehKe3i4/f1q0thATqEFVwhEEMb5obUnrEGyRZZ7XQjM/AisMBiU4zQL+un1WOdYi&#10;ulbZJM+/Zi24yjrgwnv03vdBukz4UgoeHqX0IhBVUuwtpNOlcxfPbLlgxd4xWzf83Ab7hy40awwW&#10;vUDds8DIwTXvoHTDHXiQYcRBZyBlw0WaAacZ52+m2dbMijQLkuPthSb//2D5w3FrnxwJ3XfocIGR&#10;kNb6wqMzztNJp+MXOyUYRwpPF9pEFwiPl8Y3N/PJjBKOsWk+nc5nESa73rbOhx8CNIlGSR2uJbHF&#10;jhsf+tQhJRYzsG6USqtR5i8HYkZPdm0xWqHbdaSpXrW/g+qEUznoF+4tXzdYesN8eGION4yDoGrD&#10;Ix5SQVtSOFuU1OB+f+SP+Ug8RilpUTElNShpStRPgwuJ4krGeJ7Pcvxzg3s3GOag7wB1OMYnYXky&#10;Y15Qgykd6BfU8yoWwhAzHMuVNAzmXeili++Bi9UqJaGOLAsbs7U8Qke6IpfP3Qtz9kx4wFU9wCAn&#10;Vrzhvc+NN71dHQKyn5YSqe2JPDOOGkxrPb+XKPLX/ynr+qqXfwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AFYw45/aAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHiTbTVFUjslxIQD&#10;N0T0vHSHttidbboDVH69ixe9TPLyXt77ppiPrlMnGkLrGSGdJKCIK29brhG278uHGagghq3pPBPC&#10;NwWYl7c3hcmtP/MbnTZSq1jCITcIjUifax2qhpwJE98TR2/vB2ckyqHWdjDnWO46/ZgkU+1My3Gh&#10;MT29NlR9bY4Ooc0WXlL6WC0Pny716WW9yi5rxPu7cfECSmiUvzBc8SM6lJFp549sg+oQ4iPye6/e&#10;LMtA7RCmT8+gy0L/hy9/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIJpE3kNAgAAHQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFYw45/aAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL: Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:92.75pt;height:31.85pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNrgCsCgIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCZF2MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9Ktpuu22nYRaZJ6pF8fFrddlqRs3C+AVPS6SSnRBgOVWOOJf3xvP30&#10;hRIfmKmYAiNKehGe3q4/fli1thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+umNWOdYi&#10;ulbZLM8/Zy24yjrgwnv03vdBuk74UgoeHqX0IhBVUuwtpNOl8xDPbL1ixdExWzd8aIP9QxeaNQaL&#10;vkLds8DIyTV/QOmGO/Agw4SDzkDKhos0A04zzd9Ns6+ZFWkWJMfbV5r8/4PlD+e9fXIkdF+hwwVG&#10;QlrrC4/OOE8nnY5f7JRgHCm8vNImukB4vDS9uVnOFpRwjM3z+Xy5iDDZ9bZ1PnwToEk0SupwLYkt&#10;dt750KeOKbGYgW2jVFqNMr85EDN6smuL0QrdoRv6PkB1wXEc9Jv2lm8brLljPjwxh6vFCVCu4REP&#10;qaAtKQwWJTW4n3/zx3xkHKOUtCiVkhrUMiXqu8FNRFUlY7rMFzn+udF9GA1z0neAApziW7A8mTEv&#10;qNGUDvQLCnkTC2GIGY7lShpG8y70msWHwMVmk5JQQJaFndlbHqEjT5HE5+6FOTswHXBHDzDqiBXv&#10;CO9z401vN6eAtKdtRE57IgeqUXxpn8NDiep++5+yrs95/QsAAP//AwBQSwMEFAAGAAgAAAAhAFYw&#10;45/aAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHiTbTVFUjslxIQDN0T0&#10;vHSHttidbboDVH69ixe9TPLyXt77ppiPrlMnGkLrGSGdJKCIK29brhG278uHGagghq3pPBPCNwWY&#10;l7c3hcmtP/MbnTZSq1jCITcIjUifax2qhpwJE98TR2/vB2ckyqHWdjDnWO46/ZgkU+1My3GhMT29&#10;NlR9bY4Ooc0WXlL6WC0Pny716WW9yi5rxPu7cfECSmiUvzBc8SM6lJFp549sg+oQ4iPye6/eLMtA&#10;7RCmT8+gy0L/hy9/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM2uAKwKAgAAFgQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFYw45/aAAAABAEA&#10;AA8AAAAAAAAAAAAAAAAAZAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="0BBD99B6" w14:textId="03BE835C" w:rsidR="0001072A" w:rsidRPr="0001072A" w:rsidRDefault="0001072A" w:rsidP="0001072A">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="0000FF"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="0001072A">
                       <w:rPr>
                         <w:rFonts w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="0000FF"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL: Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7DEFFB51" w14:textId="2DB155B1" w:rsidR="0001072A" w:rsidRDefault="0001072A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0731347B" wp14:editId="192C2C62">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0731347B" wp14:editId="192C2C62">
               <wp:simplePos x="723014" y="446567"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="1177925" cy="404495"/>
               <wp:effectExtent l="0" t="0" r="3175" b="14605"/>
               <wp:wrapNone/>
               <wp:docPr id="74312856" name="Text Box 3" descr="OFFICIAL: Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -2923,108 +2910,107 @@
                           <w:r w:rsidRPr="0001072A">
                             <w:rPr>
                               <w:rFonts w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="0000FF"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>OFFICIAL: Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
             <v:shapetype w14:anchorId="0731347B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL: Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:92.75pt;height:31.85pt;z-index:251660800;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1qMQ/DwIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCZF2MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu7WnYRaZJ6pF8fFrcdlqRo3C+AVPS8SinRBgOVWP2Jf31vP7y&#10;jRIfmKmYAiNKehKe3i4/f1q0thATqEFVwhEEMb5obUnrEGyRZZ7XQjM/AisMBiU4zQL+un1WOdYi&#10;ulbZJM+/Zi24yjrgwnv03vdBukz4UgoeHqX0IhBVUuwtpNOlcxfPbLlgxd4xWzf83Ab7hy40awwW&#10;vUDds8DIwTXvoHTDHXiQYcRBZyBlw0WaAacZ52+m2dbMijQLkuPthSb//2D5w3FrnxwJ3XfocIGR&#10;kNb6wqMzztNJp+MXOyUYRwpPF9pEFwiPl8Y3N/PJjBKOsWk+nc5nESa73rbOhx8CNIlGSR2uJbHF&#10;jhsf+tQhJRYzsG6USqtR5i8HYkZPdm0xWqHbdaSpSjoZ2t9BdcKpHPQL95avGyy9YT48MYcbxkFQ&#10;teERD6mgLSmcLUpqcL8/8sd8JB6jlLSomJIalDQl6qfBhURxJWM8z2c5/rnBvRsMc9B3gDoc45Ow&#10;PJkxL6jBlA70C+p5FQthiBmO5UoaBvMu9NLF98DFapWSUEeWhY3ZWh6hI12Ry+fuhTl7Jjzgqh5g&#10;kBMr3vDe58ab3q4OAdlPS4nU9kSeGUcNprWe30sU+ev/lHV91cs/AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAVjDjn9oAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJNtNUVSOyXE&#10;hAM3RPS8dIe22J1tugNUfr2LF71M8vJe3vummI+uUycaQusZIZ0koIgrb1uuEbbvy4cZqCCGrek8&#10;E8I3BZiXtzeFya0/8xudNlKrWMIhNwiNSJ9rHaqGnAkT3xNHb+8HZyTKodZ2MOdY7jr9mCRT7UzL&#10;caExPb02VH1tjg6hzRZeUvpYLQ+fLvXpZb3KLmvE+7tx8QJKaJS/MFzxIzqUkWnnj2yD6hDiI/J7&#10;r94sy0DtEKZPz6DLQv+HL38AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANajEPw8CAAAd&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVjDjn9oA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL: Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:92.75pt;height:31.85pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCaRN5DQIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCZF2MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu7WnYRaZJ6pF8fFrcdlqRo3C+AVPS8SinRBgOVWP2Jf31vP7y&#10;jRIfmKmYAiNKehKe3i4/f1q0thATqEFVwhEEMb5obUnrEGyRZZ7XQjM/AisMBiU4zQL+un1WOdYi&#10;ulbZJM+/Zi24yjrgwnv03vdBukz4UgoeHqX0IhBVUuwtpNOlcxfPbLlgxd4xWzf83Ab7hy40awwW&#10;vUDds8DIwTXvoHTDHXiQYcRBZyBlw0WaAacZ52+m2dbMijQLkuPthSb//2D5w3FrnxwJ3XfocIGR&#10;kNb6wqMzztNJp+MXOyUYRwpPF9pEFwiPl8Y3N/PJjBKOsWk+nc5nESa73rbOhx8CNIlGSR2uJbHF&#10;jhsf+tQhJRYzsG6USqtR5i8HYkZPdm0xWqHbdaSpXrW/g+qEUznoF+4tXzdYesN8eGION4yDoGrD&#10;Ix5SQVtSOFuU1OB+f+SP+Ug8RilpUTElNShpStRPgwuJ4krGeJ7Pcvxzg3s3GOag7wB1OMYnYXky&#10;Y15Qgykd6BfU8yoWwhAzHMuVNAzmXeili++Bi9UqJaGOLAsbs7U8Qke6IpfP3Qtz9kx4wFU9wCAn&#10;Vrzhvc+NN71dHQKyn5YSqe2JPDOOGkxrPb+XKPLX/ynr+qqXfwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AFYw45/aAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHiTbTVFUjslxIQD&#10;N0T0vHSHttidbboDVH69ixe9TPLyXt77ppiPrlMnGkLrGSGdJKCIK29brhG278uHGagghq3pPBPC&#10;NwWYl7c3hcmtP/MbnTZSq1jCITcIjUifax2qhpwJE98TR2/vB2ckyqHWdjDnWO46/ZgkU+1My3Gh&#10;MT29NlR9bY4Ooc0WXlL6WC0Pny716WW9yi5rxPu7cfECSmiUvzBc8SM6lJFp549sg+oQ4iPye6/e&#10;LMtA7RCmT8+gy0L/hy9/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIJpE3kNAgAAHQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFYw45/aAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="2852AF0A" w14:textId="0711CBBB" w:rsidR="0001072A" w:rsidRPr="0001072A" w:rsidRDefault="0001072A" w:rsidP="0001072A">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="0000FF"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="0001072A">
                       <w:rPr>
                         <w:rFonts w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="0000FF"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL: Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="603B553F" w14:textId="2CE35D6C" w:rsidR="0001072A" w:rsidRDefault="0001072A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2983B36F" wp14:editId="373DD046">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2983B36F" wp14:editId="373DD046">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="1177925" cy="404495"/>
               <wp:effectExtent l="0" t="0" r="3175" b="14605"/>
               <wp:wrapNone/>
               <wp:docPr id="224193575" name="Text Box 1" descr="OFFICIAL: Sensitive">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -3054,194 +3040,435 @@
                           <w:r w:rsidRPr="0001072A">
                             <w:rPr>
                               <w:rFonts w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="0000FF"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>OFFICIAL: Sensitive</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
             <v:shapetype w14:anchorId="2983B36F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL: Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:92.75pt;height:31.85pt;z-index:251658752;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNrgCsCgIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCZF2MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9Ktpuu22nYRaZJ6pF8fFrddlqRs3C+AVPS6SSnRBgOVWOOJf3xvP30&#10;hRIfmKmYAiNKehGe3q4/fli1thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+umNWOdYi&#10;ulbZLM8/Zy24yjrgwnv03vdBuk74UgoeHqX0IhBVUuwtpNOl8xDPbL1ixdExWzd8aIP9QxeaNQaL&#10;vkLds8DIyTV/QOmGO/Agw4SDzkDKhos0A04zzd9Ns6+ZFWkWJMfbV5r8/4PlD+e9fXIkdF+hwwVG&#10;QlrrC4/OOE8nnY5f7JRgHCm8vNImukB4vDS9uVnOFpRwjM3z+Xy5iDDZ9bZ1PnwToEk0SupwLYkt&#10;dt750KeOKbGYgW2jVFqNMr85EDN6smuL0QrdoRv6PkB1wXEc9Jv2lm8brLljPjwxh6vFCVCu4REP&#10;qaAtKQwWJTW4n3/zx3xkHKOUtCiVkhrUMiXqu8FNRFUlY7rMFzn+udF9GA1z0neAApziW7A8mTEv&#10;qNGUDvQLCnkTC2GIGY7lShpG8y70msWHwMVmk5JQQJaFndlbHqEjT5HE5+6FOTswHXBHDzDqiBXv&#10;CO9z401vN6eAtKdtRE57IgeqUXxpn8NDiep++5+yrs95/QsAAP//AwBQSwMEFAAGAAgAAAAhAFYw&#10;45/aAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHiTbTVFUjslxIQDN0T0&#10;vHSHttidbboDVH69ixe9TPLyXt77ppiPrlMnGkLrGSGdJKCIK29brhG278uHGagghq3pPBPCNwWY&#10;l7c3hcmtP/MbnTZSq1jCITcIjUifax2qhpwJE98TR2/vB2ckyqHWdjDnWO46/ZgkU+1My3GhMT29&#10;NlR9bY4Ooc0WXlL6WC0Pny716WW9yi5rxPu7cfECSmiUvzBc8SM6lJFp549sg+oQ4iPye6/eLMtA&#10;7RCmT8+gy0L/hy9/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM2uAKwKAgAAFgQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFYw45/aAAAABAEA&#10;AA8AAAAAAAAAAAAAAAAAZAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL: Sensitive" style="position:absolute;margin-left:0;margin-top:0;width:92.75pt;height:31.85pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1qMQ/DwIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCZF2MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu7WnYRaZJ6pF8fFrcdlqRo3C+AVPS8SinRBgOVWP2Jf31vP7y&#10;jRIfmKmYAiNKehKe3i4/f1q0thATqEFVwhEEMb5obUnrEGyRZZ7XQjM/AisMBiU4zQL+un1WOdYi&#10;ulbZJM+/Zi24yjrgwnv03vdBukz4UgoeHqX0IhBVUuwtpNOlcxfPbLlgxd4xWzf83Ab7hy40awwW&#10;vUDds8DIwTXvoHTDHXiQYcRBZyBlw0WaAacZ52+m2dbMijQLkuPthSb//2D5w3FrnxwJ3XfocIGR&#10;kNb6wqMzztNJp+MXOyUYRwpPF9pEFwiPl8Y3N/PJjBKOsWk+nc5nESa73rbOhx8CNIlGSR2uJbHF&#10;jhsf+tQhJRYzsG6USqtR5i8HYkZPdm0xWqHbdaSpSjoZ2t9BdcKpHPQL95avGyy9YT48MYcbxkFQ&#10;teERD6mgLSmcLUpqcL8/8sd8JB6jlLSomJIalDQl6qfBhURxJWM8z2c5/rnBvRsMc9B3gDoc45Ow&#10;PJkxL6jBlA70C+p5FQthiBmO5UoaBvMu9NLF98DFapWSUEeWhY3ZWh6hI12Ry+fuhTl7Jjzgqh5g&#10;kBMr3vDe58ab3q4OAdlPS4nU9kSeGUcNprWe30sU+ev/lHV91cs/AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAVjDjn9oAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJNtNUVSOyXE&#10;hAM3RPS8dIe22J1tugNUfr2LF71M8vJe3vummI+uUycaQusZIZ0koIgrb1uuEbbvy4cZqCCGrek8&#10;E8I3BZiXtzeFya0/8xudNlKrWMIhNwiNSJ9rHaqGnAkT3xNHb+8HZyTKodZ2MOdY7jr9mCRT7UzL&#10;caExPb02VH1tjg6hzRZeUvpYLQ+fLvXpZb3KLmvE+7tx8QJKaJS/MFzxIzqUkWnnj2yD6hDiI/J7&#10;r94sy0DtEKZPz6DLQv+HL38AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANajEPw8CAAAd&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVjDjn9oA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="250D077A" w14:textId="7FE48D89" w:rsidR="0001072A" w:rsidRPr="0001072A" w:rsidRDefault="0001072A" w:rsidP="0001072A">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="0000FF"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="0001072A">
                       <w:rPr>
                         <w:rFonts w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="0000FF"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL: Sensitive</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D91303D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8D9C0030"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73D32F4E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DC9E444E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="26297838">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="611667285">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="60"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="78"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B22E1"/>
     <w:rsid w:val="0001072A"/>
     <w:rsid w:val="000F3E14"/>
+    <w:rsid w:val="00104A07"/>
     <w:rsid w:val="001C30F6"/>
     <w:rsid w:val="001E325D"/>
+    <w:rsid w:val="002279D7"/>
     <w:rsid w:val="002417DE"/>
+    <w:rsid w:val="00255A3B"/>
     <w:rsid w:val="0029580A"/>
     <w:rsid w:val="002B22E1"/>
     <w:rsid w:val="003219A0"/>
     <w:rsid w:val="003819B3"/>
     <w:rsid w:val="00421778"/>
     <w:rsid w:val="00440AE4"/>
+    <w:rsid w:val="00445D46"/>
+    <w:rsid w:val="00450993"/>
     <w:rsid w:val="00476F33"/>
     <w:rsid w:val="004A1799"/>
+    <w:rsid w:val="004F2BB2"/>
+    <w:rsid w:val="0052238D"/>
     <w:rsid w:val="00582ED4"/>
     <w:rsid w:val="005D65C5"/>
+    <w:rsid w:val="005E3EBC"/>
     <w:rsid w:val="00635F11"/>
+    <w:rsid w:val="00651889"/>
+    <w:rsid w:val="00742F72"/>
     <w:rsid w:val="00784C79"/>
+    <w:rsid w:val="007E3B7C"/>
+    <w:rsid w:val="007E6F75"/>
     <w:rsid w:val="00805ACA"/>
     <w:rsid w:val="00821FAF"/>
+    <w:rsid w:val="00826B74"/>
     <w:rsid w:val="00870E2C"/>
     <w:rsid w:val="00880778"/>
     <w:rsid w:val="008A5DD5"/>
     <w:rsid w:val="008B6503"/>
     <w:rsid w:val="008B6FCE"/>
+    <w:rsid w:val="008E214B"/>
     <w:rsid w:val="008F5FD9"/>
+    <w:rsid w:val="009407E7"/>
     <w:rsid w:val="00943E1B"/>
     <w:rsid w:val="00967F67"/>
     <w:rsid w:val="00A0146B"/>
+    <w:rsid w:val="00A215F4"/>
+    <w:rsid w:val="00A24569"/>
     <w:rsid w:val="00A343A0"/>
     <w:rsid w:val="00A47D1F"/>
+    <w:rsid w:val="00A5478E"/>
     <w:rsid w:val="00B93FD0"/>
     <w:rsid w:val="00BB7B84"/>
+    <w:rsid w:val="00C07E74"/>
+    <w:rsid w:val="00C1540B"/>
     <w:rsid w:val="00C51687"/>
+    <w:rsid w:val="00C828BF"/>
+    <w:rsid w:val="00C857D4"/>
+    <w:rsid w:val="00CA16AD"/>
     <w:rsid w:val="00CE7C1B"/>
     <w:rsid w:val="00D34C9A"/>
     <w:rsid w:val="00DD79E6"/>
+    <w:rsid w:val="00DE21AC"/>
+    <w:rsid w:val="00DF3015"/>
+    <w:rsid w:val="00E61904"/>
     <w:rsid w:val="00E91E85"/>
     <w:rsid w:val="00EB0E04"/>
     <w:rsid w:val="00EB24C5"/>
+    <w:rsid w:val="00EC12B8"/>
     <w:rsid w:val="00ED124C"/>
+    <w:rsid w:val="00F04DA1"/>
     <w:rsid w:val="00F269FD"/>
     <w:rsid w:val="00F32715"/>
     <w:rsid w:val="00F334AD"/>
+    <w:rsid w:val="00FC3269"/>
+    <w:rsid w:val="00FC4ADB"/>
     <w:rsid w:val="00FD4355"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="593A46EA"/>
-  <w15:docId w15:val="{24078551-B0B7-4088-82F3-179C017E3A32}"/>
+  <w15:docId w15:val="{F1FE1880-5BB3-4F52-890F-76B2513F7B69}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3741,61 +3968,101 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="00F334AD"/>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F334AD"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
+    <w:name w:val="Body"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A5478E"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="PostGrotesk-Book"/>
+      <w:color w:val="55565A"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SectionHeading1">
+    <w:name w:val="Section Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A5478E"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="PostGrotesk-Medium"/>
+      <w:color w:val="430098"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -4041,131 +4308,1333 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Assignee xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <ContentManagerURL xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <CurrentAction xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <Extension xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <LatestVersion xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <Parts xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <EmailConversationID xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <DisposalType xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <md533f3a48ec419194baaa9e06f3bc28 xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </md533f3a48ec419194baaa9e06f3bc28>
+    <CMDocumentID xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <CMNotes xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <AlternativeContainers xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <Allholds xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <AuditEvents xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <PrimaryContacts xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <ContentManagerBarcode xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <DatePublished xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <EditStatus xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <ExternalID xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <StructuredTitle xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <Enclosed_x003f_ xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <OverdueActions xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <TitleFreeText xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <UpdatedBy xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <ArchivalKeep xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <LatestFinalizedVersion xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <DeclareAsFinalAfterSaving xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <Initiateworkflowfrom xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <IsFirstPart xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <RetentionReviewDate xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <Series xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <DocumentTemplate xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <DateSuperseded xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <SourceDocument xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <DocumentStore xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <FirstPart xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <ScheduledDisposalDate xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <ScheduledInactiveStatus xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <DateReceieved xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <DateRegistered xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <Electronic xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <RecordDetail xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <VersionCount xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <Security xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <DateTimedeclaredasFinal xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <Permissions xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <Container xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <MediaType xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <ScheduledDisposalMethod xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <Audit_x0020_History xmlns="d45e384a-772d-443d-bc34-6bc9517dada2" xsi:nil="true"/>
+    <Actions xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <ArchivalTransfer xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <ForeignBarcode xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <LastActionDate xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <LatestPart xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <Othercontact xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <Retentionschedule xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <SecurityCaveats xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <Addressee xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <AllContacts xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <Disposition xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <CMRelatedRecord xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <CMRelatedRecords xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <Clientrecord xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <DocumentLastAccessedDate xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <DosFile xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <Isacontainer xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <Storagedestructiondate xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <CheckedoutDate xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <SecurityLevel xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <CMEditor xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <Alternativecontainer xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <DisposalTrigger xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <DateDue xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <CMPropertyDocumentType xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <Isinoneormoreholds xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <RecordNumber xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <TRIMClassification xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <ClientNumber xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <DisposalSchedule xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <PreserveHierarchyOnDataEntry xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <ScheduledDisposalStatus xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <AssigneeStatus xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <ClientName xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <DateOfMostRecentDispositionChange xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <IsPart xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <ManualDisposalDate xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <Client xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <Containedrecords xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <DateAssigned xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <DestructionDue xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <ContentIndexingMetadata_x0028_XML_x0029_ xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <ExpandedNumber xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <EmailMessageID xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <CMDocumentTypeAdditional xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <Containertitle xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <CMAuthor xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <Closed xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <HasEmailAttachments xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <Assignelocation xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <CMTitle xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <DateofDisposal xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <DocumentDetails xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <ElasticsearchIndexingMetadata_x0028_JSON_x0029_ xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <Related_x0020_Records xmlns="d45e384a-772d-443d-bc34-6bc9517dada2" xsi:nil="true"/>
+    <LastUpdatedBy xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <Versions xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <Fullclassificationnumber xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <Allthesaurusterms xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <LocationOwner xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xsi:nil="true"/>
+    <_dlc_DocIdUrl xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3">
+      <Url>https://mansfieldshirecouncil.sharepoint.com/sites/Governance/_layouts/15/DocIdRedir.aspx?ID=MANEDOC-1151565712-3508</Url>
+      <Description>MANEDOC-1151565712-3508</Description>
+    </_dlc_DocIdUrl>
+    <_dlc_DocId xmlns="1a35fd68-c1d0-4aad-a32b-fe12adf170e3">MANEDOC-1151565712-3508</_dlc_DocId>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d45e384a-772d-443d-bc34-6bc9517dada2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document-IN" ma:contentTypeID="0x0101002B3861582028A4409B2A0496956D535200C2269317B1B9204F937C837697FA2996" ma:contentTypeVersion="28" ma:contentTypeDescription="Document-IN" ma:contentTypeScope="" ma:versionID="431209e24e0879161f60db06e20409be">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" xmlns:ns3="d45e384a-772d-443d-bc34-6bc9517dada2" xmlns:ns4="185c961b-8e33-48ce-8a11-046b0aac9593" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e2b79b109d5dceb853139d9903459afe" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="1a35fd68-c1d0-4aad-a32b-fe12adf170e3"/>
+    <xsd:import namespace="d45e384a-772d-443d-bc34-6bc9517dada2"/>
+    <xsd:import namespace="185c961b-8e33-48ce-8a11-046b0aac9593"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:CMTitle" minOccurs="0"/>
+                <xsd:element ref="ns2:Containertitle" minOccurs="0"/>
+                <xsd:element ref="ns2:DateReceieved" minOccurs="0"/>
+                <xsd:element ref="ns2:CMDocumentID" minOccurs="0"/>
+                <xsd:element ref="ns2:CMNotes" minOccurs="0"/>
+                <xsd:element ref="ns2:UpdatedBy" minOccurs="0"/>
+                <xsd:element ref="ns2:Actions" minOccurs="0"/>
+                <xsd:element ref="ns2:Parts" minOccurs="0"/>
+                <xsd:element ref="ns2:CMRelatedRecord" minOccurs="0"/>
+                <xsd:element ref="ns2:CMRelatedRecords" minOccurs="0"/>
+                <xsd:element ref="ns2:Alternativecontainer" minOccurs="0"/>
+                <xsd:element ref="ns2:AlternativeContainers" minOccurs="0"/>
+                <xsd:element ref="ns2:Permissions" minOccurs="0"/>
+                <xsd:element ref="ns2:LastUpdatedBy" minOccurs="0"/>
+                <xsd:element ref="ns2:Addressee" minOccurs="0"/>
+                <xsd:element ref="ns2:DisposalTrigger" minOccurs="0"/>
+                <xsd:element ref="ns2:AllContacts" minOccurs="0"/>
+                <xsd:element ref="ns2:Allholds" minOccurs="0"/>
+                <xsd:element ref="ns2:Versions" minOccurs="0"/>
+                <xsd:element ref="ns2:ArchivalKeep" minOccurs="0"/>
+                <xsd:element ref="ns2:ArchivalTransfer" minOccurs="0"/>
+                <xsd:element ref="ns2:Assignee" minOccurs="0"/>
+                <xsd:element ref="ns2:AssigneeStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:CMAuthor" minOccurs="0"/>
+                <xsd:element ref="ns2:ContentManagerBarcode" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentTemplate" minOccurs="0"/>
+                <xsd:element ref="ns2:CheckedoutDate" minOccurs="0"/>
+                <xsd:element ref="ns2:TRIMClassification" minOccurs="0"/>
+                <xsd:element ref="ns2:Client" minOccurs="0"/>
+                <xsd:element ref="ns2:ClientName" minOccurs="0"/>
+                <xsd:element ref="ns2:ClientNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:Clientrecord" minOccurs="0"/>
+                <xsd:element ref="ns2:Container" minOccurs="0"/>
+                <xsd:element ref="ns2:Containedrecords" minOccurs="0"/>
+                <xsd:element ref="ns2:ContentManagerURL" minOccurs="0"/>
+                <xsd:element ref="ns2:EmailConversationID" minOccurs="0"/>
+                <xsd:element ref="ns2:CurrentAction" minOccurs="0"/>
+                <xsd:element ref="ns2:LatestFinalizedVersion" minOccurs="0"/>
+                <xsd:element ref="ns2:DateAssigned" minOccurs="0"/>
+                <xsd:element ref="ns2:Closed" minOccurs="0"/>
+                <xsd:element ref="ns2:DateDue" minOccurs="0"/>
+                <xsd:element ref="ns2:DateTimedeclaredasFinal" minOccurs="0"/>
+                <xsd:element ref="ns2:DatePublished" minOccurs="0"/>
+                <xsd:element ref="ns2:DateRegistered" minOccurs="0"/>
+                <xsd:element ref="ns2:DateSuperseded" minOccurs="0"/>
+                <xsd:element ref="ns2:DestructionDue" minOccurs="0"/>
+                <xsd:element ref="ns2:DateofDisposal" minOccurs="0"/>
+                <xsd:element ref="ns2:DisposalType" minOccurs="0"/>
+                <xsd:element ref="ns2:Disposition" minOccurs="0"/>
+                <xsd:element ref="ns2:DateOfMostRecentDispositionChange" minOccurs="0"/>
+                <xsd:element ref="ns2:DisposalSchedule" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentLastAccessedDate" minOccurs="0"/>
+                <xsd:element ref="ns2:EditStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:CMPropertyDocumentType" minOccurs="0"/>
+                <xsd:element ref="ns2:ElasticsearchIndexingMetadata_x0028_JSON_x0029_" minOccurs="0"/>
+                <xsd:element ref="ns2:SourceDocument" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentStore" minOccurs="0"/>
+                <xsd:element ref="ns2:Extension" minOccurs="0"/>
+                <xsd:element ref="ns2:ExternalID" minOccurs="0"/>
+                <xsd:element ref="ns2:DosFile" minOccurs="0"/>
+                <xsd:element ref="ns2:DeclareAsFinalAfterSaving" minOccurs="0"/>
+                <xsd:element ref="ns2:ForeignBarcode" minOccurs="0"/>
+                <xsd:element ref="ns2:Fullclassificationnumber" minOccurs="0"/>
+                <xsd:element ref="ns2:StructuredTitle" minOccurs="0"/>
+                <xsd:element ref="ns2:HasEmailAttachments" minOccurs="0"/>
+                <xsd:element ref="ns2:Isinoneormoreholds" minOccurs="0"/>
+                <xsd:element ref="ns2:AuditEvents" minOccurs="0"/>
+                <xsd:element ref="ns2:Assignelocation" minOccurs="0"/>
+                <xsd:element ref="ns2:ContentIndexingMetadata_x0028_XML_x0029_" minOccurs="0"/>
+                <xsd:element ref="ns2:Initiateworkflowfrom" minOccurs="0"/>
+                <xsd:element ref="ns2:Isacontainer" minOccurs="0"/>
+                <xsd:element ref="ns2:Electronic" minOccurs="0"/>
+                <xsd:element ref="ns2:Enclosed_x003f_" minOccurs="0"/>
+                <xsd:element ref="ns2:IsPart" minOccurs="0"/>
+                <xsd:element ref="ns2:IsFirstPart" minOccurs="0"/>
+                <xsd:element ref="ns2:Allthesaurusterms" minOccurs="0"/>
+                <xsd:element ref="ns2:LastActionDate" minOccurs="0"/>
+                <xsd:element ref="ns2:LatestPart" minOccurs="0"/>
+                <xsd:element ref="ns2:LatestVersion" minOccurs="0"/>
+                <xsd:element ref="ns2:ExpandedNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:ManualDisposalDate" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaType" minOccurs="0"/>
+                <xsd:element ref="ns2:EmailMessageID" minOccurs="0"/>
+                <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:RecordDetail" minOccurs="0"/>
+                <xsd:element ref="ns2:Othercontact" minOccurs="0"/>
+                <xsd:element ref="ns2:OverdueActions" minOccurs="0"/>
+                <xsd:element ref="ns2:LocationOwner" minOccurs="0"/>
+                <xsd:element ref="ns2:PreserveHierarchyOnDataEntry" minOccurs="0"/>
+                <xsd:element ref="ns2:PrimaryContacts" minOccurs="0"/>
+                <xsd:element ref="ns2:Retentionschedule" minOccurs="0"/>
+                <xsd:element ref="ns2:RetentionReviewDate" minOccurs="0"/>
+                <xsd:element ref="ns2:VersionCount" minOccurs="0"/>
+                <xsd:element ref="ns2:FirstPart" minOccurs="0"/>
+                <xsd:element ref="ns2:ScheduledDisposalDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ScheduledDisposalMethod" minOccurs="0"/>
+                <xsd:element ref="ns2:ScheduledDisposalStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:ScheduledInactiveStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:Security" minOccurs="0"/>
+                <xsd:element ref="ns2:SecurityCaveats" minOccurs="0"/>
+                <xsd:element ref="ns2:SecurityLevel" minOccurs="0"/>
+                <xsd:element ref="ns2:Series" minOccurs="0"/>
+                <xsd:element ref="ns2:Storagedestructiondate" minOccurs="0"/>
+                <xsd:element ref="ns2:TitleFreeText" minOccurs="0"/>
+                <xsd:element ref="ns2:CMDocumentTypeAdditional" minOccurs="0"/>
+                <xsd:element ref="ns2:CMEditor" minOccurs="0"/>
+                <xsd:element ref="ns2:md533f3a48ec419194baaa9e06f3bc28" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns3:Audit_x0020_History" minOccurs="0"/>
+                <xsd:element ref="ns4:RecordsRelated" minOccurs="0"/>
+                <xsd:element ref="ns3:Related_x0020_Records" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1a35fd68-c1d0-4aad-a32b-fe12adf170e3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="CMTitle" ma:index="3" nillable="true" ma:displayName="CM Title" ma:internalName="CMTitle">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Containertitle" ma:index="4" nillable="true" ma:displayName="Container title" ma:internalName="Containertitle">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DateReceieved" ma:index="5" nillable="true" ma:displayName="Date Receieved" ma:default="" ma:internalName="DateReceieved">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CMDocumentID" ma:index="6" nillable="true" ma:displayName="CM Document ID" ma:internalName="CMDocumentID">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CMNotes" ma:index="7" nillable="true" ma:displayName="CM Notes" ma:internalName="CMNotes">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="UpdatedBy" ma:index="8" nillable="true" ma:displayName="Updated By" ma:default="" ma:internalName="UpdatedBy">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Actions" ma:index="9" nillable="true" ma:displayName="Actions" ma:internalName="Actions">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Parts" ma:index="10" nillable="true" ma:displayName="Parts" ma:internalName="Parts">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CMRelatedRecord" ma:index="11" nillable="true" ma:displayName="CM Related Record" ma:internalName="CMRelatedRecord">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CMRelatedRecords" ma:index="12" nillable="true" ma:displayName="CM Related Records" ma:internalName="CMRelatedRecords">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Alternativecontainer" ma:index="13" nillable="true" ma:displayName="Alternative container" ma:internalName="Alternativecontainer">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="AlternativeContainers" ma:index="14" nillable="true" ma:displayName="Alternative Containers" ma:internalName="AlternativeContainers">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Permissions" ma:index="15" nillable="true" ma:displayName="Permissions" ma:internalName="Permissions">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LastUpdatedBy" ma:index="16" nillable="true" ma:displayName="Last Updated By" ma:internalName="LastUpdatedBy">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Addressee" ma:index="17" nillable="true" ma:displayName="Addressee" ma:internalName="Addressee">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DisposalTrigger" ma:index="18" nillable="true" ma:displayName="Disposal Trigger" ma:internalName="DisposalTrigger">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="AllContacts" ma:index="19" nillable="true" ma:displayName="All Contacts" ma:internalName="AllContacts">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Allholds" ma:index="20" nillable="true" ma:displayName="All holds" ma:internalName="Allholds">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Versions" ma:index="21" nillable="true" ma:displayName="Versions" ma:internalName="Versions">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ArchivalKeep" ma:index="22" nillable="true" ma:displayName="Archival Keep" ma:default="" ma:internalName="ArchivalKeep">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ArchivalTransfer" ma:index="23" nillable="true" ma:displayName="Archival Transfer" ma:default="" ma:internalName="ArchivalTransfer">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Assignee" ma:index="24" nillable="true" ma:displayName="Assignee" ma:internalName="Assignee">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="AssigneeStatus" ma:index="25" nillable="true" ma:displayName="Assignee Status" ma:internalName="AssigneeStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Active Records Storage"/>
+          <xsd:enumeration value="Community Services - Family and Children Services Filing Cabinet - Client Files"/>
+          <xsd:enumeration value="Community Services - Filing Cabinet - Family and Youth Counselling Files"/>
+          <xsd:enumeration value="Corporate Library - Mansfield"/>
+          <xsd:enumeration value="Development Services Compactus"/>
+          <xsd:enumeration value="Development Services Registered Premises Cabinet"/>
+          <xsd:enumeration value="Mansfield Shire Council"/>
+          <xsd:enumeration value="Public Record Office Victoria"/>
+          <xsd:enumeration value="Recall (off-site records storage)"/>
+          <xsd:enumeration value="Records Storage Room (Mansfield)"/>
+          <xsd:enumeration value="Records Department"/>
+          <xsd:enumeration value="Destroyed"/>
+          <xsd:enumeration value="Security Records Storage"/>
+          <xsd:enumeration value="Strongroom - Mansfield"/>
+          <xsd:enumeration value="TRIM Electronic Records Store"/>
+          <xsd:enumeration value="At location"/>
+          <xsd:enumeration value="At home"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CMAuthor" ma:index="26" nillable="true" ma:displayName="CM Author" ma:internalName="CMAuthor">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ContentManagerBarcode" ma:index="27" nillable="true" ma:displayName="Content Manager Barcode" ma:internalName="ContentManagerBarcode">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DocumentTemplate" ma:index="28" nillable="true" ma:displayName="Document Template" ma:internalName="DocumentTemplate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CheckedoutDate" ma:index="29" nillable="true" ma:displayName="Checked out Date" ma:default="" ma:internalName="CheckedoutDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TRIMClassification" ma:index="30" nillable="true" ma:displayName="TRIM Classification" ma:internalName="TRIMClassification">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Client" ma:index="31" nillable="true" ma:displayName="Client" ma:internalName="Client">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClientName" ma:index="32" nillable="true" ma:displayName="Client Name" ma:internalName="ClientName">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ClientNumber" ma:index="33" nillable="true" ma:displayName="Client Number" ma:internalName="ClientNumber">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Clientrecord" ma:index="34" nillable="true" ma:displayName="Client record" ma:internalName="Clientrecord">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Container" ma:index="35" nillable="true" ma:displayName="Container" ma:internalName="Container">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Containedrecords" ma:index="36" nillable="true" ma:displayName="Contained records" ma:internalName="Containedrecords">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ContentManagerURL" ma:index="37" nillable="true" ma:displayName="Content Manager URL" ma:internalName="ContentManagerURL">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="EmailConversationID" ma:index="38" nillable="true" ma:displayName="Email Conversation ID" ma:internalName="EmailConversationID">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CurrentAction" ma:index="39" nillable="true" ma:displayName="Current Action" ma:internalName="CurrentAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LatestFinalizedVersion" ma:index="40" nillable="true" ma:displayName="Latest Finalized Version" ma:internalName="LatestFinalizedVersion">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DateAssigned" ma:index="41" nillable="true" ma:displayName="Date Assigned" ma:default="" ma:internalName="DateAssigned">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Closed" ma:index="42" nillable="true" ma:displayName="Closed" ma:default="" ma:internalName="Closed">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DateDue" ma:index="43" nillable="true" ma:displayName="Date Due" ma:default="" ma:internalName="DateDue">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DateTimedeclaredasFinal" ma:index="44" nillable="true" ma:displayName="DateTime declared as Final" ma:default="" ma:internalName="DateTimedeclaredasFinal">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DatePublished" ma:index="45" nillable="true" ma:displayName="Date Published" ma:default="" ma:internalName="DatePublished">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DateRegistered" ma:index="46" nillable="true" ma:displayName="Date Registered" ma:default="" ma:internalName="DateRegistered">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DateSuperseded" ma:index="47" nillable="true" ma:displayName="Date Superseded" ma:default="" ma:internalName="DateSuperseded">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DestructionDue" ma:index="48" nillable="true" ma:displayName="Destruction Due" ma:default="" ma:internalName="DestructionDue">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DateofDisposal" ma:index="49" nillable="true" ma:displayName="Date of Disposal" ma:default="" ma:internalName="DateofDisposal">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DisposalType" ma:index="50" nillable="true" ma:displayName="Disposal Type" ma:internalName="DisposalType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Disposition" ma:index="51" nillable="true" ma:displayName="Disposition" ma:internalName="Disposition">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DateOfMostRecentDispositionChange" ma:index="52" nillable="true" ma:displayName="Date Of Most Recent Disposition Change" ma:default="" ma:internalName="DateOfMostRecentDispositionChange">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DisposalSchedule" ma:index="53" nillable="true" ma:displayName="Disposal Schedule" ma:internalName="DisposalSchedule">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DocumentDetails" ma:index="54" nillable="true" ma:displayName="Document Details" ma:internalName="DocumentDetails">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DocumentLastAccessedDate" ma:index="55" nillable="true" ma:displayName="Document Last Accessed Date" ma:default="" ma:internalName="DocumentLastAccessedDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="EditStatus" ma:index="56" nillable="true" ma:displayName="Edit Status" ma:internalName="EditStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CMPropertyDocumentType" ma:index="57" nillable="true" ma:displayName="CM Property Document Type" ma:internalName="CMPropertyDocumentType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ElasticsearchIndexingMetadata_x0028_JSON_x0029_" ma:index="58" nillable="true" ma:displayName="Elasticsearch Indexing Metadata (JSON)" ma:internalName="ElasticsearchIndexingMetadata_x0028_JSON_x0029_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SourceDocument" ma:index="59" nillable="true" ma:displayName="Source Document" ma:internalName="SourceDocument">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DocumentStore" ma:index="60" nillable="true" ma:displayName="Document Store" ma:internalName="DocumentStore">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Extension" ma:index="61" nillable="true" ma:displayName="Extension" ma:internalName="Extension">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ExternalID" ma:index="62" nillable="true" ma:displayName="External ID" ma:internalName="ExternalID">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DosFile" ma:index="63" nillable="true" ma:displayName="Dos File" ma:internalName="DosFile">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DeclareAsFinalAfterSaving" ma:index="64" nillable="true" ma:displayName="Declare As Final After Saving" ma:internalName="DeclareAsFinalAfterSaving">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Yes"/>
+          <xsd:enumeration value="No"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ForeignBarcode" ma:index="65" nillable="true" ma:displayName="Foreign Barcode" ma:internalName="ForeignBarcode">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Fullclassificationnumber" ma:index="66" nillable="true" ma:displayName="Full classification number" ma:internalName="Fullclassificationnumber">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="StructuredTitle" ma:index="67" nillable="true" ma:displayName="Structured Title" ma:internalName="StructuredTitle">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="HasEmailAttachments" ma:index="68" nillable="true" ma:displayName="Has Email Attachments" ma:internalName="HasEmailAttachments">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Yes"/>
+          <xsd:enumeration value="No"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Isinoneormoreholds" ma:index="69" nillable="true" ma:displayName="Is in one or more holds" ma:internalName="Isinoneormoreholds">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Yes"/>
+          <xsd:enumeration value="No"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="AuditEvents" ma:index="70" nillable="true" ma:displayName="Audit Events" ma:internalName="AuditEvents">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Assignelocation" ma:index="71" nillable="true" ma:displayName="Assigne location" ma:internalName="Assignelocation">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ContentIndexingMetadata_x0028_XML_x0029_" ma:index="72" nillable="true" ma:displayName="Content Indexing Metadata (XML)" ma:internalName="ContentIndexingMetadata_x0028_XML_x0029_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Initiateworkflowfrom" ma:index="73" nillable="true" ma:displayName="Initiate workflow from" ma:internalName="Initiateworkflowfrom">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Isacontainer" ma:index="74" nillable="true" ma:displayName="Is a container" ma:internalName="Isacontainer">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Electronic" ma:index="75" nillable="true" ma:displayName="Electronic" ma:internalName="Electronic">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Trim Electronic Records Store"/>
+          <xsd:enumeration value="Active Records Storage"/>
+          <xsd:enumeration value="No"/>
+          <xsd:enumeration value="Yes"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Enclosed_x003f_" ma:index="76" nillable="true" ma:displayName="Enclosed?" ma:internalName="Enclosed_x003f_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="IsPart" ma:index="77" nillable="true" ma:displayName="Is Part" ma:internalName="IsPart">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Yes"/>
+          <xsd:enumeration value="No"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="IsFirstPart" ma:index="78" nillable="true" ma:displayName="Is First Part" ma:internalName="IsFirstPart">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Yes"/>
+          <xsd:enumeration value="No"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Allthesaurusterms" ma:index="79" nillable="true" ma:displayName="All thesaurus terms" ma:internalName="Allthesaurusterms">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LastActionDate" ma:index="80" nillable="true" ma:displayName="Last Action Date" ma:default="" ma:internalName="LastActionDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LatestPart" ma:index="81" nillable="true" ma:displayName="Latest Part" ma:internalName="LatestPart">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LatestVersion" ma:index="82" nillable="true" ma:displayName="Latest Version" ma:internalName="LatestVersion">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ExpandedNumber" ma:index="83" nillable="true" ma:displayName="Expanded Number" ma:internalName="ExpandedNumber">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ManualDisposalDate" ma:index="84" nillable="true" ma:displayName="Manual Disposal Date" ma:default="" ma:format="DateOnly" ma:internalName="ManualDisposalDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaType" ma:index="85" nillable="true" ma:displayName="Media Type" ma:internalName="MediaType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Unknown"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="EmailMessageID" ma:index="86" nillable="true" ma:displayName="Email Message ID" ma:internalName="EmailMessageID">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RecordNumber" ma:index="87" nillable="true" ma:displayName="Record Number" ma:internalName="RecordNumber">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RecordDetail" ma:index="88" nillable="true" ma:displayName="Record Detail" ma:internalName="RecordDetail">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Othercontact" ma:index="89" nillable="true" ma:displayName="Other contact" ma:internalName="Othercontact">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="OverdueActions" ma:index="90" nillable="true" ma:displayName="Overdue Actions" ma:internalName="OverdueActions">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LocationOwner" ma:index="91" nillable="true" ma:displayName="Location Owner" ma:internalName="LocationOwner">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PreserveHierarchyOnDataEntry" ma:index="92" nillable="true" ma:displayName="Preserve Hierarchy On Data Entry" ma:internalName="PreserveHierarchyOnDataEntry">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Yes"/>
+          <xsd:enumeration value="No"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PrimaryContacts" ma:index="93" nillable="true" ma:displayName="Primary Contacts" ma:internalName="PrimaryContacts">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Retentionschedule" ma:index="94" nillable="true" ma:displayName="Retention schedule" ma:internalName="Retentionschedule">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RetentionReviewDate" ma:index="95" nillable="true" ma:displayName="Retention Review Date" ma:default="" ma:internalName="RetentionReviewDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="VersionCount" ma:index="96" nillable="true" ma:displayName="Version Count" ma:internalName="VersionCount">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="FirstPart" ma:index="97" nillable="true" ma:displayName="First Part" ma:internalName="FirstPart">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ScheduledDisposalDate" ma:index="98" nillable="true" ma:displayName="Scheduled Disposal Date" ma:default="" ma:internalName="ScheduledDisposalDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ScheduledDisposalMethod" ma:index="99" nillable="true" ma:displayName="Scheduled Disposal Method" ma:internalName="ScheduledDisposalMethod">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Archive Review"/>
+          <xsd:enumeration value="Approval in Progress"/>
+          <xsd:enumeration value="Approved"/>
+          <xsd:enumeration value="Disposal Type: No Relevant Triggers"/>
+          <xsd:enumeration value="Disposal Type: Unspecified"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ScheduledDisposalStatus" ma:index="100" nillable="true" ma:displayName="Scheduled Disposal Status" ma:internalName="ScheduledDisposalStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Destroyed"/>
+          <xsd:enumeration value="Archived (Keep Forever)"/>
+          <xsd:enumeration value="Archived (Custody Transferred)"/>
+          <xsd:enumeration value="No Relevant Triggers"/>
+          <xsd:enumeration value="Unspecified"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ScheduledInactiveStatus" ma:index="101" nillable="true" ma:displayName="Scheduled Inactive Status" ma:internalName="ScheduledInactiveStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Make Inactive"/>
+          <xsd:enumeration value="Make Active"/>
+          <xsd:enumeration value="No Relevant Triggers"/>
+          <xsd:enumeration value="Unspecified"/>
+          <xsd:enumeration value="Already Disposed"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Security" ma:index="102" nillable="true" ma:displayName="Security" ma:internalName="Security">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SecurityCaveats" ma:index="103" nillable="true" ma:displayName="Security Caveats" ma:internalName="SecurityCaveats">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SecurityLevel" ma:index="104" nillable="true" ma:displayName="Security Level" ma:internalName="SecurityLevel">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Series" ma:index="105" nillable="true" ma:displayName="Series" ma:internalName="Series">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Storagedestructiondate" ma:index="106" nillable="true" ma:displayName="Storage destruction date" ma:default="" ma:internalName="Storagedestructiondate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TitleFreeText" ma:index="107" nillable="true" ma:displayName="Title Free Text" ma:internalName="TitleFreeText">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CMDocumentTypeAdditional" ma:index="108" nillable="true" ma:displayName="CM Document Type Additional" ma:internalName="CMDocumentTypeAdditional">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CMEditor" ma:index="109" nillable="true" ma:displayName="CM Editor" ma:internalName="CMEditor">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="md533f3a48ec419194baaa9e06f3bc28" ma:index="115" nillable="true" ma:taxonomy="true" ma:internalName="md533f3a48ec419194baaa9e06f3bc28" ma:taxonomyFieldName="RetentionAndDisposal" ma:displayName="Retention and Disposal" ma:indexed="true" ma:default="" ma:fieldId="{6d533f3a-48ec-4191-94ba-aa9e06f3bc28}" ma:sspId="27565f22-0809-46f4-b6c4-b1a5fcd230f6" ma:termSetId="ee6d5e48-8ef0-4591-82a3-8f681ea67498" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="116" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{efd1411f-d7f1-4e8b-8cfd-9b8036ac05de}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="185c961b-8e33-48ce-8a11-046b0aac9593">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="117" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{efd1411f-d7f1-4e8b-8cfd-9b8036ac05de}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="185c961b-8e33-48ce-8a11-046b0aac9593">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocId" ma:index="119" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="120" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="121" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d45e384a-772d-443d-bc34-6bc9517dada2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Audit_x0020_History" ma:index="123" nillable="true" ma:displayName="Audit History" ma:description="" ma:internalName="Audit_x0020_History" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Related_x0020_Records" ma:index="125" nillable="true" ma:displayName="Related Records" ma:description="" ma:internalName="Related_x0020_Records" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="126" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="128" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="27565f22-0809-46f4-b6c4-b1a5fcd230f6" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="129" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="130" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="131" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="185c961b-8e33-48ce-8a11-046b0aac9593" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="RecordsRelated" ma:index="124" nillable="true" ma:displayName="Related records" ma:internalName="RecordsRelated" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="122" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="27565f22-0809-46f4-b6c4-b1a5fcd230f6" ContentTypeId="0x0101002B3861582028A4409B2A0496956D5352" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16892B10-6BB2-4D0E-8722-B0B83118A9F1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1a35fd68-c1d0-4aad-a32b-fe12adf170e3"/>
+    <ds:schemaRef ds:uri="d45e384a-772d-443d-bc34-6bc9517dada2"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{912F838C-B459-4DFD-8686-351E12D6C2F7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE72D7BC-1813-40B8-8C5B-0FAB72FB86B5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1a35fd68-c1d0-4aad-a32b-fe12adf170e3"/>
+    <ds:schemaRef ds:uri="d45e384a-772d-443d-bc34-6bc9517dada2"/>
+    <ds:schemaRef ds:uri="185c961b-8e33-48ce-8a11-046b0aac9593"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAA302FD-DCDC-4250-803C-23656E84CF1C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00E03BFF-72E6-4BA6-8A86-9151DCA21C53}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>229</Words>
-  <Characters>1307</Characters>
+  <Words>293</Words>
+  <Characters>1671</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Mansfield Shire Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1533</CharactersWithSpaces>
+  <CharactersWithSpaces>1961</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...20 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Moira Wells</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingHeaderShapeIds">
     <vt:lpwstr>d5cec27,6bbf57e4,46dec98</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderFontProps">
     <vt:lpwstr>#0000ff,12,Calibri</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderText">
     <vt:lpwstr>OFFICIAL: Sensitive</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_365509b9-cc47-4ee0-bc2e-23aae4681132_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_365509b9-cc47-4ee0-bc2e-23aae4681132_SetDate">
     <vt:lpwstr>2026-06-08T22:53:04Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_365509b9-cc47-4ee0-bc2e-23aae4681132_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_365509b9-cc47-4ee0-bc2e-23aae4681132_Name">
     <vt:lpwstr>Specific People</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_365509b9-cc47-4ee0-bc2e-23aae4681132_SiteId">
     <vt:lpwstr>44ecefc5-4cdd-4bf3-81fa-b4a5e14d6da5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_365509b9-cc47-4ee0-bc2e-23aae4681132_ActionId">
     <vt:lpwstr>783fdc1d-ba27-453a-a84e-db21d920108e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_365509b9-cc47-4ee0-bc2e-23aae4681132_ContentBits">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_365509b9-cc47-4ee0-bc2e-23aae4681132_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ContentTypeId">
+    <vt:lpwstr>0x0101002B3861582028A4409B2A0496956D535200C2269317B1B9204F937C837697FA2996</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>2e671cd7-aaae-4726-9fb2-9155efa97f32</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="RetentionAndDisposal">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>